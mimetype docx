--- v1 (2026-06-26)
+++ v2 (2026-10-16)
@@ -1,41 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="2E68CC26" w14:textId="34B95484" w:rsidR="001043C4" w:rsidRPr="00E63BA7" w:rsidRDefault="00844B43" w:rsidP="00C40F9D">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -351,53 +352,54 @@
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00E63BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69B4BF37" w14:textId="7C37FD8D" w:rsidR="00276901" w:rsidRPr="00E63BA7" w:rsidRDefault="00844B43" w:rsidP="00A155F6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="38"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00276901" w:rsidRPr="00E63BA7" w:rsidSect="009B7134">
-          <w:footerReference w:type="default" r:id="rId8"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId10"/>
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:headerReference w:type="first" r:id="rId10"/>
+          <w:footerReference w:type="first" r:id="rId11"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11909" w:h="16834"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="720" w:footer="510" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>ATENÇÃO: O manuscrito não deve conter qualquer forma de identificação.</w:t>
       </w:r>
       <w:r w:rsidR="00507101" w:rsidRPr="00E63BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
@@ -745,51 +747,51 @@
             <w:r w:rsidRPr="00E401BB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4AB15927" wp14:editId="33636D92">
                   <wp:extent cx="155575" cy="155575"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="17" name="Imagem 17"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 6"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11">
+                          <a:blip r:embed="rId12">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="155575" cy="155575"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -892,51 +894,51 @@
             <w:r w:rsidRPr="00E401BB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3641E965" wp14:editId="19A38FDA">
                   <wp:extent cx="155575" cy="155575"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="18" name="Imagem 18"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 6"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11">
+                          <a:blip r:embed="rId12">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="155575" cy="155575"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -1073,51 +1075,51 @@
             <w:r w:rsidRPr="00E401BB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="556B17EC" wp14:editId="08819B1E">
                   <wp:extent cx="155575" cy="155575"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="19" name="Imagem 19"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 6"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11">
+                          <a:blip r:embed="rId12">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="155575" cy="155575"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -1532,51 +1534,51 @@
             <w:r w:rsidR="00BE5F45" w:rsidRPr="00E401BB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DeCS</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00BE5F45" w:rsidRPr="00E401BB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>), disponíveis no link</w:t>
             </w:r>
             <w:r w:rsidR="00EC6513" w:rsidRPr="00E401BB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidR="00EC6513" w:rsidRPr="00E401BB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>https://decs.bvsalud.org/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="6748EA33" w14:textId="77777777" w:rsidR="00BE5F45" w:rsidRPr="00E401BB" w:rsidRDefault="00BE5F45" w:rsidP="0028082D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="624"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="734D9B6A" w14:textId="29F07DB5" w:rsidR="00BE5F45" w:rsidRPr="00E401BB" w:rsidRDefault="00EA0798" w:rsidP="0028082D">
@@ -1834,51 +1836,51 @@
             <w:r w:rsidR="00BE5F45" w:rsidRPr="00E401BB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DeCS</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00BE5F45" w:rsidRPr="00E401BB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>), disponíveis no link:</w:t>
             </w:r>
             <w:r w:rsidR="00EC6513" w:rsidRPr="00E401BB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidR="00EC6513" w:rsidRPr="00E401BB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>https://decs.bvsalud.org/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00EC6513" w:rsidRPr="00E401BB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EC6513" w:rsidRPr="00E401BB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t xml:space="preserve">e com o </w:t>
             </w:r>
@@ -1952,51 +1954,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00EC6513" w:rsidRPr="00E401BB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00EC6513" w:rsidRPr="00E401BB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">disponíveis no link: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidR="00EC6513" w:rsidRPr="00EF6EEA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:highlight w:val="white"/>
                 </w:rPr>
                 <w:t>http://www.nlm.nih.gov/mesh/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00EC6513" w:rsidRPr="00E401BB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="006798"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53DA97FA" w14:textId="77777777" w:rsidR="00E66C06" w:rsidRPr="00E401BB" w:rsidRDefault="00E66C06" w:rsidP="0076175C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
@@ -7377,84 +7379,84 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00483E34">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>from</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00483E34">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:tgtFrame="_new" w:history="1">
+      <w:hyperlink r:id="rId16" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="00483E34">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://www.who.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00483E34">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="600D4FB6" w14:textId="3F356D24" w:rsidR="00D92706" w:rsidRPr="00483E34" w:rsidRDefault="00D92706" w:rsidP="00A658E0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D92706" w:rsidRPr="00483E34" w:rsidSect="008345E1">
-      <w:footerReference w:type="default" r:id="rId16"/>
-      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11909" w:h="16834"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="720" w:footer="510" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2CB0B683" w14:textId="77777777" w:rsidR="00844B43" w:rsidRDefault="00844B43">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1AB41766" w14:textId="77777777" w:rsidR="00844B43" w:rsidRDefault="00844B43">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -7641,130 +7643,152 @@
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="814614" cy="285115"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="248A4BB9" w14:textId="77777777" w:rsidR="00D92706" w:rsidRDefault="00844B43">
+  <w:p w14:paraId="248A4BB9" w14:textId="218EAA7E" w:rsidR="00D92706" w:rsidRDefault="00844B43">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">                                                                                                                                          </w:t>
-    </w:r>
-[...16 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="46242A47" w14:textId="77777777" w:rsidR="009B7134" w:rsidRPr="00483E34" w:rsidRDefault="009B7134" w:rsidP="000139CF">
     <w:pPr>
       <w:spacing w:before="100" w:after="200" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00483E34">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Revista Inova Saúde, Criciúma, v. x, n. x, ano</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7476BD88" w14:textId="77777777" w:rsidR="009B7134" w:rsidRDefault="009B7134">
+  <w:p w14:paraId="7476BD88" w14:textId="77777777" w:rsidR="009B7134" w:rsidRPr="00B1779B" w:rsidRDefault="009B7134">
     <w:pPr>
       <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00B1779B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B1779B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B1779B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00B1779B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B1779B">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="602D7E47" w14:textId="77777777" w:rsidR="009B7134" w:rsidRPr="00922EBB" w:rsidRDefault="009B7134" w:rsidP="007B1E98">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00922EBB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
@@ -7877,50 +7901,101 @@
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1E07BCF4" w14:textId="77777777" w:rsidR="00844B43" w:rsidRDefault="00844B43">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="599D2431" w14:textId="77777777" w:rsidR="00844B43" w:rsidRDefault="00844B43">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="27D8E9BD" w14:textId="2DDA1812" w:rsidR="00F45824" w:rsidRPr="00F45824" w:rsidRDefault="00F45824" w:rsidP="00F45824">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00F45824">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Título do manuscrito </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2972BAF0" w14:textId="6900EEE5" w:rsidR="00F45824" w:rsidRPr="00F45824" w:rsidRDefault="00F45824" w:rsidP="00F45824">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00F45824">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Sobrenome dos autores</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="09C01643" w14:textId="397A713B" w:rsidR="001043C4" w:rsidRDefault="00AD6DE6">
     <w:pPr>
       <w:spacing w:before="100" w:after="200"/>
       <w:ind w:right="20"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="A6A6A6"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:color w:val="A6A6A6"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2956C9AA" wp14:editId="74A9296E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
@@ -12235,51 +12310,51 @@
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1458177449">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="944772797">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="2057000816">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1751850217">
     <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="36865"/>
+    <o:shapedefaults v:ext="edit" spidmax="38913"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D92706"/>
     <w:rsid w:val="0000403D"/>
     <w:rsid w:val="00004424"/>
     <w:rsid w:val="000139CF"/>
     <w:rsid w:val="000230C9"/>
     <w:rsid w:val="00041B2B"/>
     <w:rsid w:val="00044643"/>
@@ -12377,50 +12452,51 @@
     <w:rsid w:val="005C22DF"/>
     <w:rsid w:val="005D1F85"/>
     <w:rsid w:val="005D271C"/>
     <w:rsid w:val="005E1425"/>
     <w:rsid w:val="005F2D4B"/>
     <w:rsid w:val="005F7D43"/>
     <w:rsid w:val="00621260"/>
     <w:rsid w:val="006310DC"/>
     <w:rsid w:val="00634763"/>
     <w:rsid w:val="00640454"/>
     <w:rsid w:val="0064551B"/>
     <w:rsid w:val="006455E3"/>
     <w:rsid w:val="00654293"/>
     <w:rsid w:val="00660496"/>
     <w:rsid w:val="006851A9"/>
     <w:rsid w:val="00692CAE"/>
     <w:rsid w:val="00693702"/>
     <w:rsid w:val="006B2282"/>
     <w:rsid w:val="006C18F7"/>
     <w:rsid w:val="006D0855"/>
     <w:rsid w:val="006D300E"/>
     <w:rsid w:val="006D4A66"/>
     <w:rsid w:val="006E1F41"/>
     <w:rsid w:val="0070302D"/>
     <w:rsid w:val="00705DF5"/>
+    <w:rsid w:val="007345EE"/>
     <w:rsid w:val="00740720"/>
     <w:rsid w:val="00755D67"/>
     <w:rsid w:val="00757066"/>
     <w:rsid w:val="007603A0"/>
     <w:rsid w:val="0076175C"/>
     <w:rsid w:val="007632DC"/>
     <w:rsid w:val="00765022"/>
     <w:rsid w:val="00773E8F"/>
     <w:rsid w:val="00796F5C"/>
     <w:rsid w:val="007A3C13"/>
     <w:rsid w:val="007B1E79"/>
     <w:rsid w:val="007B1E98"/>
     <w:rsid w:val="007C1DB5"/>
     <w:rsid w:val="007D0B14"/>
     <w:rsid w:val="007D4B98"/>
     <w:rsid w:val="007D4C86"/>
     <w:rsid w:val="007F3592"/>
     <w:rsid w:val="0080318D"/>
     <w:rsid w:val="008071A7"/>
     <w:rsid w:val="00814C1B"/>
     <w:rsid w:val="008345E1"/>
     <w:rsid w:val="00844B43"/>
     <w:rsid w:val="008961D1"/>
     <w:rsid w:val="008A51B3"/>
     <w:rsid w:val="008B0490"/>
@@ -12430,134 +12506,137 @@
     <w:rsid w:val="00922EBB"/>
     <w:rsid w:val="00941038"/>
     <w:rsid w:val="009A6304"/>
     <w:rsid w:val="009B2042"/>
     <w:rsid w:val="009B7134"/>
     <w:rsid w:val="009D187C"/>
     <w:rsid w:val="00A00038"/>
     <w:rsid w:val="00A155F6"/>
     <w:rsid w:val="00A210BA"/>
     <w:rsid w:val="00A21662"/>
     <w:rsid w:val="00A34B96"/>
     <w:rsid w:val="00A42645"/>
     <w:rsid w:val="00A50A6C"/>
     <w:rsid w:val="00A53D3A"/>
     <w:rsid w:val="00A6308B"/>
     <w:rsid w:val="00A658E0"/>
     <w:rsid w:val="00A70BCC"/>
     <w:rsid w:val="00AA5A7F"/>
     <w:rsid w:val="00AA5FEB"/>
     <w:rsid w:val="00AC30D7"/>
     <w:rsid w:val="00AD6DE6"/>
     <w:rsid w:val="00AE4E52"/>
     <w:rsid w:val="00AE5AF5"/>
     <w:rsid w:val="00AF4DC6"/>
     <w:rsid w:val="00B0386F"/>
+    <w:rsid w:val="00B1779B"/>
     <w:rsid w:val="00B65FCB"/>
     <w:rsid w:val="00B83F2F"/>
     <w:rsid w:val="00B8702E"/>
     <w:rsid w:val="00BA666A"/>
     <w:rsid w:val="00BD17F9"/>
     <w:rsid w:val="00BE5F45"/>
     <w:rsid w:val="00BF095B"/>
     <w:rsid w:val="00BF73E9"/>
     <w:rsid w:val="00C17EF2"/>
     <w:rsid w:val="00C22B26"/>
     <w:rsid w:val="00C24F42"/>
     <w:rsid w:val="00C25A91"/>
     <w:rsid w:val="00C40F9D"/>
     <w:rsid w:val="00C411AF"/>
     <w:rsid w:val="00C41D5B"/>
     <w:rsid w:val="00C46B19"/>
     <w:rsid w:val="00C527C2"/>
     <w:rsid w:val="00C61E2E"/>
     <w:rsid w:val="00C71F1A"/>
     <w:rsid w:val="00C848D1"/>
     <w:rsid w:val="00C84BA8"/>
     <w:rsid w:val="00CA7271"/>
     <w:rsid w:val="00CB38F6"/>
     <w:rsid w:val="00CC4116"/>
     <w:rsid w:val="00CE2976"/>
     <w:rsid w:val="00CF416F"/>
     <w:rsid w:val="00CF5639"/>
     <w:rsid w:val="00D268E5"/>
     <w:rsid w:val="00D32640"/>
     <w:rsid w:val="00D32A4D"/>
     <w:rsid w:val="00D3316A"/>
     <w:rsid w:val="00D572B1"/>
     <w:rsid w:val="00D62579"/>
     <w:rsid w:val="00D80139"/>
     <w:rsid w:val="00D92706"/>
     <w:rsid w:val="00DB5A19"/>
     <w:rsid w:val="00DE4457"/>
     <w:rsid w:val="00DE6BC3"/>
+    <w:rsid w:val="00E00B4C"/>
     <w:rsid w:val="00E27907"/>
     <w:rsid w:val="00E36F48"/>
     <w:rsid w:val="00E401BB"/>
     <w:rsid w:val="00E46E46"/>
     <w:rsid w:val="00E605D4"/>
     <w:rsid w:val="00E63BA7"/>
     <w:rsid w:val="00E66C06"/>
     <w:rsid w:val="00E84454"/>
     <w:rsid w:val="00E9215A"/>
     <w:rsid w:val="00E9443E"/>
     <w:rsid w:val="00EA0798"/>
     <w:rsid w:val="00EA5B35"/>
     <w:rsid w:val="00EC6513"/>
     <w:rsid w:val="00EC7044"/>
     <w:rsid w:val="00ED2CED"/>
     <w:rsid w:val="00EF6EEA"/>
     <w:rsid w:val="00F13205"/>
     <w:rsid w:val="00F13F34"/>
     <w:rsid w:val="00F4533B"/>
+    <w:rsid w:val="00F45824"/>
     <w:rsid w:val="00F509E5"/>
     <w:rsid w:val="00F74347"/>
     <w:rsid w:val="00F934BD"/>
     <w:rsid w:val="00FA697D"/>
     <w:rsid w:val="00FC79EF"/>
     <w:rsid w:val="00FF4214"/>
     <w:rsid w:val="00FF48CF"/>
     <w:rsid w:val="00FF4E19"/>
     <w:rsid w:val="00FF6F9D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="36865"/>
+    <o:shapedefaults v:ext="edit" spidmax="38913"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1F56A8BD"/>
   <w15:docId w15:val="{14AAE5D2-612D-42D2-A7A0-8FDAD123DD3E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -13760,62 +13839,62 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2126920195">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decs.bvsalud.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decs.bvsalud.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nlm.nih.gov/mesh/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decs.bvsalud.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nlm.nih.gov/mesh/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decs.bvsalud.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>