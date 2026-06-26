--- v0 (2025-10-11)
+++ v1 (2026-06-26)
@@ -1,1884 +1,13822 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...10 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
-[...12 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="2E68CC26" w14:textId="34B95484" w:rsidR="001043C4" w:rsidRPr="00E63BA7" w:rsidRDefault="00844B43" w:rsidP="00C40F9D">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TÍTULO DO ARTIGO </w:t>
+      </w:r>
+      <w:r w:rsidR="007D4C86" w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>EM PORTUGUÊS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk221608817"/>
+      <w:r w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Fonte </w:t>
+      </w:r>
+      <w:r w:rsidR="00186485" w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001043C4" w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tamanho 12,</w:t>
+      </w:r>
+      <w:r w:rsidR="009A6304" w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> centralizado, em</w:t>
+      </w:r>
+      <w:r w:rsidR="001043C4" w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E27907" w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>negrito</w:t>
+      </w:r>
+      <w:r w:rsidR="009A6304" w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E27907" w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A6304" w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">espaçamento entre linhas 1,5 cm, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E27907" w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TODAS AS LETRAS EM MAIÚSCULAS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="0B49E989" w14:textId="69AFD02F" w:rsidR="00D92706" w:rsidRPr="00E63BA7" w:rsidRDefault="00844B43" w:rsidP="00C40F9D">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tradução do </w:t>
+      </w:r>
+      <w:r w:rsidR="008C302A" w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ítulo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="005135B7" w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ara textos em português, traduzir o título para o inglês; para textos em outro idioma, traduzir o título e </w:t>
+      </w:r>
+      <w:r w:rsidR="007C1DB5" w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">resumo para o português e inglês - Fonte </w:t>
+      </w:r>
+      <w:r w:rsidR="00186485" w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00186485" w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">amanho 10, </w:t>
+      </w:r>
+      <w:r w:rsidR="007C1DB5" w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>itálico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk221608894"/>
+      <w:r w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sem negrito</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B4BF37" w14:textId="7C37FD8D" w:rsidR="00276901" w:rsidRPr="00E63BA7" w:rsidRDefault="00844B43" w:rsidP="00A155F6">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:right="38"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00276901" w:rsidRPr="00E63BA7" w:rsidSect="009B7134">
+          <w:footerReference w:type="default" r:id="rId8"/>
+          <w:headerReference w:type="first" r:id="rId9"/>
+          <w:footerReference w:type="first" r:id="rId10"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11909" w:h="16834"/>
+          <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="720" w:footer="510" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="299"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ATENÇÃO: O manuscrito não deve conter qualquer forma de identificação.</w:t>
+      </w:r>
+      <w:r w:rsidR="00507101" w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5A19" w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Todos os dados de informações s</w:t>
+      </w:r>
+      <w:r w:rsidR="00507101" w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5A19" w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ão</w:t>
+      </w:r>
+      <w:r w:rsidR="00507101" w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inserid</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5A19" w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:r w:rsidR="00507101" w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pelos editores </w:t>
+      </w:r>
+      <w:r w:rsidR="003A35CE" w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quattrocento Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apenas na versão final, após a avaliação </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003A35CE" w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quattrocento Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>double</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003A35CE" w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quattrocento Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003A35CE" w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quattrocento Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>blind</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003A35CE" w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quattrocento Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003A35CE" w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quattrocento Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>peer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003A35CE" w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quattrocento Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> review</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED2CED" w:rsidRPr="00E63BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quattrocento Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="545FDD58" w14:textId="77777777" w:rsidR="00362B7F" w:rsidRPr="00E63BA7" w:rsidRDefault="00362B7F" w:rsidP="00BE5F45">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="1"/>
-[...794 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00362B7F" w:rsidRPr="00E63BA7" w:rsidSect="00C46B19">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11909" w:h="16834"/>
+          <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="299"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table1"/>
-[...12 lines deleted...]
-        <w:tblLook w:val="0600"/>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="5" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2040"/>
-[...10 lines deleted...]
-        </w:tblGridChange>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="7366"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00BE5F45" w:rsidRPr="00E401BB" w14:paraId="618A5FE2" w14:textId="77777777" w:rsidTr="00276901">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="1701"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+          <w:p w14:paraId="6AED00EB" w14:textId="77777777" w:rsidR="00276901" w:rsidRPr="00E401BB" w:rsidRDefault="00276901" w:rsidP="00276901">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="-226"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Nome completo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21492AC3" w14:textId="602808B1" w:rsidR="00276901" w:rsidRPr="00E401BB" w:rsidRDefault="00276901" w:rsidP="00276901">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quattrocento Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quattrocento Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>nstituição,</w:t>
+            </w:r>
+            <w:r w:rsidR="00404937" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quattrocento Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cidade,</w:t>
+            </w:r>
+            <w:r w:rsidR="00404937" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Estado,</w:t>
+            </w:r>
+            <w:r w:rsidR="00404937" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>País. E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quattrocento Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-mail.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EFA4A31" w14:textId="2F4045DD" w:rsidR="00276901" w:rsidRPr="00E401BB" w:rsidRDefault="008B0490" w:rsidP="00276901">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4AB15927" wp14:editId="33636D92">
+                  <wp:extent cx="155575" cy="155575"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="17" name="Imagem 17"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 6"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId11">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="155575" cy="155575"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E3596CD" w14:textId="77777777" w:rsidR="00276901" w:rsidRPr="00E401BB" w:rsidRDefault="00276901" w:rsidP="00276901">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58E6F69C" w14:textId="77777777" w:rsidR="00276901" w:rsidRPr="00E401BB" w:rsidRDefault="00276901" w:rsidP="00276901">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Nome completo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="309423C6" w14:textId="66703B08" w:rsidR="00F509E5" w:rsidRPr="00E401BB" w:rsidRDefault="00F509E5" w:rsidP="00276901">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quattrocento Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nstituição, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cidade, Estado, País. E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quattrocento Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-mail.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35A38B31" w14:textId="6CE88DC8" w:rsidR="00276901" w:rsidRPr="00E401BB" w:rsidRDefault="008B0490" w:rsidP="00276901">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3641E965" wp14:editId="19A38FDA">
+                  <wp:extent cx="155575" cy="155575"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="18" name="Imagem 18"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 6"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId11">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="155575" cy="155575"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="00276901" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quattrocento Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E1F979D" w14:textId="77777777" w:rsidR="00276901" w:rsidRPr="00E401BB" w:rsidRDefault="00276901" w:rsidP="00276901">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D084071" w14:textId="6717D0F7" w:rsidR="00276901" w:rsidRPr="00E401BB" w:rsidRDefault="002633E8" w:rsidP="00276901">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00276901" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>utor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00276901" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>correspondente</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C7EE964" w14:textId="77777777" w:rsidR="00F509E5" w:rsidRPr="00E401BB" w:rsidRDefault="00F509E5" w:rsidP="00276901">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quattrocento Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quattrocento Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nstituição, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cidade, Estado, País. E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Quattrocento Sans" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-mail.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68672B27" w14:textId="1BCC6B49" w:rsidR="00276901" w:rsidRPr="00E401BB" w:rsidRDefault="008B0490" w:rsidP="00276901">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="556B17EC" wp14:editId="08819B1E">
+                  <wp:extent cx="155575" cy="155575"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="19" name="Imagem 19"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 6"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId11">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="155575" cy="155575"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58EF6337" w14:textId="77777777" w:rsidR="00276901" w:rsidRPr="00E401BB" w:rsidRDefault="00276901" w:rsidP="00276901">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FDE24DF" w14:textId="77777777" w:rsidR="00276901" w:rsidRPr="00E401BB" w:rsidRDefault="00276901" w:rsidP="00276901">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2598E066" w14:textId="77777777" w:rsidR="00276901" w:rsidRPr="00E401BB" w:rsidRDefault="00276901" w:rsidP="00BE5F45">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21BC154F" w14:textId="77777777" w:rsidR="00276901" w:rsidRPr="00E401BB" w:rsidRDefault="00276901" w:rsidP="00BE5F45">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00A9FD66" w14:textId="77777777" w:rsidR="00276901" w:rsidRPr="00E401BB" w:rsidRDefault="00276901" w:rsidP="00BE5F45">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7366" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="455D7A0B" w14:textId="5DFDD487" w:rsidR="00BE5F45" w:rsidRPr="00E401BB" w:rsidRDefault="00EA0798" w:rsidP="009D187C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="624"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RESUMO:</w:t>
+            </w:r>
+            <w:r w:rsidR="00C22B26">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C22B26" w:rsidRPr="00C22B26">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>é</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE5F45" w:rsidRPr="00C22B26">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE5F45" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vedado o uso de siglas e citações no resumo. Utilizar </w:t>
+            </w:r>
+            <w:r w:rsidR="002E76F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE5F45" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">fonte </w:t>
+            </w:r>
+            <w:r w:rsidR="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Times New Roman</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE5F45" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, tamanho 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF6F9D" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE5F45" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, com negrito apenas no título “Resumo”. </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE5F45" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Todos os artigos submetidos à Revista Inova Saúde, com exceção das contribuições enviadas às seções Ponto de Vista e Relato de Experiência, deverão ter resumo </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF6F9D" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">em </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE5F45" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>portugu</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF6F9D" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>ê</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE5F45" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s e em inglês. </w:t>
+            </w:r>
+            <w:r w:rsidR="006D4A66" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>O resumo</w:t>
+            </w:r>
+            <w:r w:rsidR="009D187C" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> deverá conter, no máximo, 1500 caracteres com espaço e deve</w:t>
+            </w:r>
+            <w:r w:rsidR="006D4A66" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ser apresentado em parágrafo único, sem subdivisões ou identificação explícita de tópicos como objetivo, métodos, resultados e conclusão.</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE5F45" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E1FC28D" w14:textId="77777777" w:rsidR="00BE5F45" w:rsidRPr="00E401BB" w:rsidRDefault="00BE5F45" w:rsidP="0028082D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="624"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="006798"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13776ACD" w14:textId="0E5D51D9" w:rsidR="00BE5F45" w:rsidRPr="00E401BB" w:rsidRDefault="00C22B26" w:rsidP="0028082D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="624"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>PALAVRAS-CHAVE</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE5F45" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00477775">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00251871" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>erão aceit</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC4116">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00251871" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s entre 3 e 5 </w:t>
+            </w:r>
+            <w:r w:rsidR="00477775">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>palavras-chave</w:t>
+            </w:r>
+            <w:r w:rsidR="00251871" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="0044511D" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>separad</w:t>
+            </w:r>
+            <w:r w:rsidR="00B83F2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="0044511D" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>s por ponto e vírgula. D</w:t>
+            </w:r>
+            <w:r w:rsidR="00251871" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>everão</w:t>
+            </w:r>
+            <w:r w:rsidR="00251871" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE5F45" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>estar em conformidade com os Descritores em Ciências da Saúde (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00BE5F45" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DeCS</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00BE5F45" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>), disponíveis no link</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC6513" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidR="00EC6513" w:rsidRPr="00E401BB">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>https://decs.bvsalud.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="6748EA33" w14:textId="77777777" w:rsidR="00BE5F45" w:rsidRPr="00E401BB" w:rsidRDefault="00BE5F45" w:rsidP="0028082D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="624"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="734D9B6A" w14:textId="29F07DB5" w:rsidR="00BE5F45" w:rsidRPr="00E401BB" w:rsidRDefault="00EA0798" w:rsidP="0028082D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="624"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="006798"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C18F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ABSTRACT</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE5F45" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="006C18F7" w:rsidRPr="006C18F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE5F45" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>presentar ao leitor o resumo traduzido do manuscrito para o inglês.</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF48CF" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE5F45" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">É vedado o uso de siglas e citações no </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF48CF" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Abstract</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE5F45" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03501923" w14:textId="77777777" w:rsidR="00BE5F45" w:rsidRPr="00E401BB" w:rsidRDefault="00BE5F45" w:rsidP="0028082D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="624"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57752AE2" w14:textId="704F13F2" w:rsidR="00EC6513" w:rsidRPr="00E401BB" w:rsidRDefault="006C18F7" w:rsidP="0028082D">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="624"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C18F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>KEYWORDS</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE5F45" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE5F45" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC6513" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>erão aceit</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE6BC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC6513" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s entre 3 e 5 </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE6BC3" w:rsidRPr="00DE6BC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Keywords</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC6513" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE5F45" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>A tradução d</w:t>
+            </w:r>
+            <w:r w:rsidR="002A2685">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE5F45" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s </w:t>
+            </w:r>
+            <w:r w:rsidR="002A2685" w:rsidRPr="00DE6BC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Keywords</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE5F45" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> deve</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA5B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE5F45" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>estar em conformidade com os Descritores em Ciências da Saúde (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00BE5F45" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DeCS</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00BE5F45" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>), disponíveis no link:</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC6513" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidR="00EC6513" w:rsidRPr="00E401BB">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>https://decs.bvsalud.org/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00EC6513" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC6513" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e com o </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC6513" w:rsidRPr="00EA5B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medical </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00EC6513" w:rsidRPr="00EA5B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Subject</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00EC6513" w:rsidRPr="00EA5B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00EC6513" w:rsidRPr="00EA5B35">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Headings</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00FF4214" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC6513" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>MESH</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF4214" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC6513" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC6513" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">disponíveis no link: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidR="00EC6513" w:rsidRPr="00EF6EEA">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:highlight w:val="white"/>
+                </w:rPr>
+                <w:t>http://www.nlm.nih.gov/mesh/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00EC6513" w:rsidRPr="00E401BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="006798"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53DA97FA" w14:textId="77777777" w:rsidR="00E66C06" w:rsidRPr="00E401BB" w:rsidRDefault="00E66C06" w:rsidP="0076175C">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A18ED6D" w14:textId="77777777" w:rsidR="0076175C" w:rsidRDefault="00941038" w:rsidP="00941038">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2475"/>
+                <w:tab w:val="right" w:pos="7166"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="624"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F2BDA28" w14:textId="77777777" w:rsidR="0076175C" w:rsidRDefault="0076175C" w:rsidP="00941038">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2475"/>
+                <w:tab w:val="right" w:pos="7166"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="624"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3AF9807B" w14:textId="77777777" w:rsidR="0076175C" w:rsidRDefault="0076175C" w:rsidP="00941038">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2475"/>
+                <w:tab w:val="right" w:pos="7166"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="624"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C8E3BE3" w14:textId="77777777" w:rsidR="0076175C" w:rsidRDefault="0076175C" w:rsidP="00AD6DE6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2475"/>
+                <w:tab w:val="right" w:pos="7166"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03DB292A" w14:textId="77777777" w:rsidR="0076175C" w:rsidRDefault="0076175C" w:rsidP="00941038">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2475"/>
+                <w:tab w:val="right" w:pos="7166"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="624"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E5EC901" w14:textId="379C57A5" w:rsidR="00E66C06" w:rsidRPr="00922EBB" w:rsidRDefault="00E66C06" w:rsidP="0076175C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2475"/>
+                <w:tab w:val="right" w:pos="7166"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="624"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922EBB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>DOI:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00922EBB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> será inserido pelos editores</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6551E44F" w14:textId="77777777" w:rsidR="00E66C06" w:rsidRPr="00922EBB" w:rsidRDefault="00E66C06" w:rsidP="00370249">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="624"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922EBB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Recebido:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00922EBB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> será inserido pelos editores </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AFE8EBB" w14:textId="77777777" w:rsidR="00E66C06" w:rsidRPr="00922EBB" w:rsidRDefault="00E66C06" w:rsidP="00370249">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="624"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922EBB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Aprovado:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00922EBB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> será inserido pelos editores</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="146AD56D" w14:textId="63D380CC" w:rsidR="003F1D9D" w:rsidRPr="00E401BB" w:rsidRDefault="003F1D9D" w:rsidP="003F1D9D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="00750D40" w14:textId="77777777" w:rsidR="00AD6DE6" w:rsidRPr="00AD6DE6" w:rsidRDefault="00AD6DE6" w:rsidP="00AD6DE6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A678C20" w14:textId="4DDE7456" w:rsidR="00AD6DE6" w:rsidRDefault="00AD6DE6" w:rsidP="00AD6DE6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2925"/>
+        </w:tabs>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3329ED97" w14:textId="31776EB2" w:rsidR="00AD6DE6" w:rsidRPr="00AD6DE6" w:rsidRDefault="00AD6DE6" w:rsidP="00AD6DE6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2925"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00AD6DE6" w:rsidRPr="00AD6DE6" w:rsidSect="00904158">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11909" w:h="16834"/>
+          <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="720" w:footer="510" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="299"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C6C73D" w14:textId="7C3E95E1" w:rsidR="003D28FE" w:rsidRPr="00D3316A" w:rsidRDefault="00844B43" w:rsidP="003D28FE">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Todo o texto </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4457" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(exceto as Referências) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deve estar </w:t>
+      </w:r>
+      <w:r w:rsidR="00333738" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">com alinhamento </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>justificado</w:t>
+      </w:r>
+      <w:r w:rsidR="00100E1D" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00394FD4" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">com espaçamento </w:t>
+      </w:r>
+      <w:r w:rsidR="00063924" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">entre linhas de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1,5</w:t>
+      </w:r>
+      <w:r w:rsidR="00063924" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm</w:t>
+      </w:r>
+      <w:r w:rsidR="00100E1D" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00F934BD" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00286CEB" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Espaçamento Depois</w:t>
+      </w:r>
+      <w:r w:rsidR="00063924" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: 6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00063924" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00100E1D" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00286CEB" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F934BD" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>margens 2,5</w:t>
+      </w:r>
+      <w:r w:rsidR="00117086" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F934BD" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cm</w:t>
+      </w:r>
+      <w:r w:rsidR="00100E1D" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00F934BD" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fonte </w:t>
+      </w:r>
+      <w:r w:rsidR="00A34B96" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidR="00100E1D" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00117086" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tamanho </w:t>
+      </w:r>
+      <w:r w:rsidR="00F934BD" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidR="00100E1D" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00F934BD" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sem notas de rodapé</w:t>
+      </w:r>
+      <w:r w:rsidR="00100E1D" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; s</w:t>
+      </w:r>
+      <w:r w:rsidR="00F934BD" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>em anexos</w:t>
+      </w:r>
+      <w:r w:rsidR="00100E1D" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00E46E46" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e sem recuo na primeira linha</w:t>
+      </w:r>
+      <w:r w:rsidR="00F934BD" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CFCC7B1" w14:textId="37AFF13F" w:rsidR="00D92706" w:rsidRPr="00D3316A" w:rsidRDefault="002B36B6" w:rsidP="003D28FE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>INTRODUÇÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="601258EE" w14:textId="700C9CBB" w:rsidR="00A00038" w:rsidRPr="00D3316A" w:rsidRDefault="00A00038" w:rsidP="003D28FE">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apresentar o contexto do estudo no campo da Saúde Coletiva, a relevância social e científica do tema, revisão sucinta da literatura e o objetivo do trabalho.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32640" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Utilizar fonte </w:t>
+      </w:r>
+      <w:r w:rsidR="00A34B96" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32640" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 12, aplicando negrito apenas </w:t>
+      </w:r>
+      <w:r w:rsidR="00A42645" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">à seção </w:t>
+      </w:r>
+      <w:r w:rsidR="00D32640" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00A42645" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>INTRODUÇÃO</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32640" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”. Não inserir numeração antes d</w:t>
+      </w:r>
+      <w:r w:rsidR="00A42645" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32640" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00A42645" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seções</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32640" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, como, por exemplo: “1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A42645" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>INTRODUÇÃO</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32640" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CEBFFC3" w14:textId="3BB7FAEA" w:rsidR="00D92706" w:rsidRPr="00D3316A" w:rsidRDefault="002B36B6" w:rsidP="003D28FE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MÉTODOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34BFD18E" w14:textId="65C15302" w:rsidR="00D92706" w:rsidRPr="00D3316A" w:rsidRDefault="004C6011" w:rsidP="003D28FE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Descrever o tipo de estudo, local, período, população ou amostra, procedimentos metodológicos e análise dos dados. Informar aprovação por Comitê de Ética em Pesquisa (CEP/CONEP), quando aplicável, conforme a Resolução CNS nº 466/2012. </w:t>
+      </w:r>
+      <w:r w:rsidR="00844B43" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Utilizar fonte </w:t>
+      </w:r>
+      <w:r w:rsidR="00621260" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidR="00844B43" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tamanho 12, aplicando negrito apenas </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF095B" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>à seção</w:t>
+      </w:r>
+      <w:r w:rsidR="00844B43" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Não inserir numeração antes </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF095B" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>das seções</w:t>
+      </w:r>
+      <w:r w:rsidR="00844B43" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, como, por exemplo: “</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF095B" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00844B43" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF095B" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MÉTODOS</w:t>
+      </w:r>
+      <w:r w:rsidR="00844B43" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15F8119D" w14:textId="51ECC9D1" w:rsidR="005F7D43" w:rsidRPr="00D3316A" w:rsidRDefault="002B36B6" w:rsidP="003D28FE">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>RESULTADOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C7551C0" w14:textId="29609385" w:rsidR="002B402D" w:rsidRPr="00D3316A" w:rsidRDefault="00692CAE" w:rsidP="00BA666A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Os resultados devem ser apresentados de forma clara e objetiva. Os elementos visuais para esta seção (tabelas, quadros, figuras e gráficos) devem ser numerados sequencialmente, em algarismos arábicos, na ordem em que aparecem no texto, imediatamente após a sua primeira citação. A numeração deve ser precedida da designação correspondente, como: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tabela 1, Quadro 1, Figura 1 ou Gráfico 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="661A584E" w14:textId="0C3E3E84" w:rsidR="002B402D" w:rsidRPr="00D3316A" w:rsidRDefault="002B402D" w:rsidP="00BA666A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Como regra geral, o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>título da tabela fica: acima da tabela; alinhado à esquerda; sem ponto final; fonte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e tamanho</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> igual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>o texto; somente inicial maiúscula; espaçamento simples</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, e somente “Tabela” em negrito</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Configuração para a Fonte (abaixo da Tabela): </w:t>
+      </w:r>
+      <w:r w:rsidR="00621260" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00621260" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>tamanho 11, alinhada à esquerda. Exemplo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BBA89F8" w14:textId="77777777" w:rsidR="002B402D" w:rsidRPr="00D3316A" w:rsidRDefault="002B402D" w:rsidP="002B402D">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tabela 1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Perfil clínico dos participantes</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9012" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5098"/>
+        <w:gridCol w:w="3914"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002B402D" w:rsidRPr="00D3316A" w14:paraId="549C8391" w14:textId="77777777" w:rsidTr="00C1221B">
+        <w:trPr>
+          <w:trHeight w:val="477"/>
+          <w:tblHeader/>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E4BBC91" w14:textId="77777777" w:rsidR="002B402D" w:rsidRPr="00D3316A" w:rsidRDefault="002B402D" w:rsidP="00C1221B">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:rPr/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...9 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00D3316A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Variável</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+          <w:p w14:paraId="1A8DFFD6" w14:textId="77777777" w:rsidR="002B402D" w:rsidRPr="00D3316A" w:rsidRDefault="002B402D" w:rsidP="00C1221B">
             <w:pPr>
+              <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:rPr/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Masculino</w:t>
+            <w:r w:rsidRPr="00D3316A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>n (%)</w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-              </w:rPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B402D" w:rsidRPr="00D3316A" w14:paraId="689D5EB4" w14:textId="77777777" w:rsidTr="00C1221B">
+        <w:trPr>
+          <w:trHeight w:val="477"/>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13702ED1" w14:textId="77777777" w:rsidR="002B402D" w:rsidRPr="00D3316A" w:rsidRDefault="002B402D" w:rsidP="00C1221B">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3316A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Hipertensão</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+          <w:p w14:paraId="51C0B2EF" w14:textId="77777777" w:rsidR="002B402D" w:rsidRPr="00D3316A" w:rsidRDefault="002B402D" w:rsidP="00C1221B">
             <w:pPr>
+              <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:rPr/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Feminino</w:t>
+            <w:r w:rsidRPr="00D3316A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>35 (58,3)</w:t>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-              </w:rPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B402D" w:rsidRPr="00D3316A" w14:paraId="4574AE2B" w14:textId="77777777" w:rsidTr="00C1221B">
+        <w:trPr>
+          <w:trHeight w:val="477"/>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7846FE19" w14:textId="77777777" w:rsidR="002B402D" w:rsidRPr="00D3316A" w:rsidRDefault="002B402D" w:rsidP="00C1221B">
+            <w:pPr>
+              <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3316A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Diabetes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+          <w:p w14:paraId="568EF5B3" w14:textId="77777777" w:rsidR="002B402D" w:rsidRPr="00D3316A" w:rsidRDefault="002B402D" w:rsidP="00C1221B">
             <w:pPr>
+              <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:rPr/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...306 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00D3316A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>18 (30,0)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="1AD066F2" w14:textId="343765B4" w:rsidR="002B402D" w:rsidRPr="00D3316A" w:rsidRDefault="002B402D" w:rsidP="0015097D">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Fonte: elaborada pelos autores.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="0E2B4231" w14:textId="77777777" w:rsidR="002B402D" w:rsidRPr="00D3316A" w:rsidRDefault="002B402D" w:rsidP="002B402D">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Para as Figuras, o título fica: abaixo da figura; alinhado à esquerda; numerado consecutivamente. Figura inclui: gráficos; fotografias; mapas; fluxogramas; esquemas; ilustrações. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Exemplo:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="2C971C0E" w14:textId="77777777" w:rsidR="002B402D" w:rsidRPr="00D3316A" w:rsidRDefault="002B402D" w:rsidP="002B402D">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Figura 1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fluxograma de inclusão dos participantes no estudo</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
-[...10 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="3C1C1F26" w14:textId="77777777" w:rsidR="002B402D" w:rsidRPr="00D3316A" w:rsidRDefault="002B402D" w:rsidP="002B402D">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
-[...22 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="1DE3DB62" w14:textId="77777777" w:rsidR="002B402D" w:rsidRPr="00D3316A" w:rsidRDefault="002B402D" w:rsidP="002B402D">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>[IMAGEM]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+    <w:p w14:paraId="49640BA1" w14:textId="77777777" w:rsidR="002B402D" w:rsidRPr="00D3316A" w:rsidRDefault="002B402D" w:rsidP="002B402D">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2525B8EB" w14:textId="197DF151" w:rsidR="002B402D" w:rsidRPr="00D3316A" w:rsidRDefault="002B402D" w:rsidP="0015097D">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Fonte: IMC: índice de massa corporal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="719FFCE3" w14:textId="77777777" w:rsidR="0015097D" w:rsidRPr="00D3316A" w:rsidRDefault="0015097D" w:rsidP="00403DA6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F9925F2" w14:textId="3BCC3BFA" w:rsidR="00692CAE" w:rsidRPr="00D3316A" w:rsidRDefault="00692CAE" w:rsidP="0015097D">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cada elemento deve conter um título por extenso, posicionado na parte superior, descrevendo de forma clara a natureza e o alcance de seu conteúdo. A fonte deve ser indicada logo abaixo do elemento, precedida da palavra “Fonte:”, e apresentada no formato de citação, com a referência completa incluída na lista final de referências.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E2F52B2" w14:textId="35636B23" w:rsidR="00692CAE" w:rsidRPr="00D3316A" w:rsidRDefault="00692CAE" w:rsidP="0015097D">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Quando se tratar de material original do manuscrito, utilizar expressões como “Dados da pesquisa.”, “Elaborado pelos autores.” ou “Elaborado pelas autoras.”. Caso o elemento seja proveniente ou adaptado de outra fonte, esta deve ser devidamente indicada por meio de citação e referenciada de forma completa ao final do manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B28E6F" w14:textId="69C7162B" w:rsidR="0000403D" w:rsidRPr="00D3316A" w:rsidRDefault="00692CAE" w:rsidP="002B402D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>As figuras devem estar no mesmo arquivo do manuscrito, sendo inseridas logo após a sua primeira citação no texto.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr>
-[...7 lines deleted...]
-      <w:titlePg w:val="1"/>
+    <w:p w14:paraId="415DDF34" w14:textId="77777777" w:rsidR="002B402D" w:rsidRPr="00D3316A" w:rsidRDefault="002B402D" w:rsidP="002B402D">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E4D3558" w14:textId="588AD3C0" w:rsidR="005F2D4B" w:rsidRPr="00D3316A" w:rsidRDefault="002B36B6" w:rsidP="00044643">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DISCUSSÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5779B663" w14:textId="23F82C3B" w:rsidR="007D0B14" w:rsidRPr="00D3316A" w:rsidRDefault="007D0B14" w:rsidP="00044643">
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+        <w:spacing w:before="0" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Interpretar os resultados à luz da literatura científica da saúde, destacando contribuições, limitações do estudo e implicações para o sistema de saúde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B8A396D" w14:textId="5A733075" w:rsidR="0070302D" w:rsidRPr="00D3316A" w:rsidRDefault="00844B43" w:rsidP="00044643">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Utilizar fonte </w:t>
+      </w:r>
+      <w:r w:rsidR="00621260" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00621260" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tamanho 12, aplicando negrito apenas</w:t>
+      </w:r>
+      <w:r w:rsidR="0070302D" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à seção “</w:t>
+      </w:r>
+      <w:r w:rsidR="0070302D" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DISCUSSÃO”</w:t>
+      </w:r>
+      <w:r w:rsidR="0070302D" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Não inserir numeração antes das seções, como, por exemplo: “4 </w:t>
+      </w:r>
+      <w:r w:rsidR="0070302D" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DISCUSSÃO</w:t>
+      </w:r>
+      <w:r w:rsidR="0070302D" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0BB667" w14:textId="60EA5E31" w:rsidR="007F3592" w:rsidRPr="00D3316A" w:rsidRDefault="005C22DF" w:rsidP="00044643">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Regra para as citações:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A6BE3" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00390DDF" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s citações devem seguir o estilo Vancouver, numeradas consecutivamente em sobrescrito, conforme a ordem de aparecimento no texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53D3A" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Exemplo</w:t>
+      </w:r>
+      <w:r w:rsidR="007F3592" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no texto: O estudo demonstrou resultados relevantes¹ ou Estudos anteriores²⁻⁴ apontam...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65614D68" w14:textId="7FF04653" w:rsidR="007F3592" w:rsidRPr="00D3316A" w:rsidRDefault="007F3592" w:rsidP="007F3592">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exemplo na lista de Referências:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="003E7DE7" w14:textId="77777777" w:rsidR="007F3592" w:rsidRPr="00D3316A" w:rsidRDefault="007F3592" w:rsidP="007F3592">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60E36D44" w14:textId="20DE03A4" w:rsidR="007F3592" w:rsidRPr="00D3316A" w:rsidRDefault="007F3592" w:rsidP="00044643">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">1. Silva JA, Costa MP. Nanotecnologia aplicada à saúde. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rev</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Saúde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2023;15(2):45-52. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD1804B" w14:textId="77777777" w:rsidR="007F3592" w:rsidRPr="00D3316A" w:rsidRDefault="007F3592" w:rsidP="00044643">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FE3A56B" w14:textId="6FD432F4" w:rsidR="007F3592" w:rsidRPr="00D3316A" w:rsidRDefault="007F3592" w:rsidP="00044643">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Pereira LM, Souza RF. Silver </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nanoparticles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in medicine. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">J </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nanomed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2022;8(1):10-18. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51B47F9F" w14:textId="77777777" w:rsidR="007F3592" w:rsidRPr="00D3316A" w:rsidRDefault="007F3592" w:rsidP="00044643">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7301C57C" w14:textId="6C10A0A5" w:rsidR="007F3592" w:rsidRPr="00D3316A" w:rsidRDefault="007F3592" w:rsidP="00044643">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. SILVA JA, SOUZA MP. Nanotecnologia aplicada à saúde. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rev</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Saúde. 2023;15(2):45-52. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47BDBECC" w14:textId="48FE0346" w:rsidR="005C22DF" w:rsidRPr="00D3316A" w:rsidRDefault="007F3592" w:rsidP="00403DA6">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. PEREIRA LM, COSTA RF. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antimicrobial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>activity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>silver</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nanoparticles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. J </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nanomedicine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2022;8(1):10-18. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E11DF83" w14:textId="77777777" w:rsidR="00403DA6" w:rsidRPr="00D3316A" w:rsidRDefault="00403DA6" w:rsidP="00403DA6">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69499C38" w14:textId="73701364" w:rsidR="00480BC2" w:rsidRPr="00D3316A" w:rsidRDefault="00C84BA8" w:rsidP="00403DA6">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Em casos de múltiplas citações (se citar mais de um autor ao mesmo tempo, use vírgula sem espaço (exemplo: ...saúde</w:t>
+      </w:r>
+      <w:r w:rsidR="00044643" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00765022" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>coletiva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>¹˒³˒⁵). Em caso de citações seguidas: use hífen para números consecutivos (exemplo: ...</w:t>
+      </w:r>
+      <w:r w:rsidR="00765022" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>segundo a OMS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>¹⁻³ para referências 1, 2 e 3). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D0675F8" w14:textId="4BE85D25" w:rsidR="00E605D4" w:rsidRPr="00D3316A" w:rsidRDefault="002B36B6" w:rsidP="00281F68">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_lny5l16zsunp" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CONCLUSÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B80463F" w14:textId="33EE8EA3" w:rsidR="006D0855" w:rsidRPr="00D3316A" w:rsidRDefault="006D0855" w:rsidP="00281F68">
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Apresentar as conclusões de forma objetiva</w:t>
+      </w:r>
+      <w:r w:rsidR="0064551B" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>responde</w:t>
+      </w:r>
+      <w:r w:rsidR="0064551B" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ao objetivo do estudo e indica</w:t>
+      </w:r>
+      <w:r w:rsidR="0064551B" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> implicações práticas, científicas e para políticas públicas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BA7D398" w14:textId="1F03F95E" w:rsidR="001314EB" w:rsidRPr="00D3316A" w:rsidRDefault="00844B43" w:rsidP="00281F68">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Utilizar fonte </w:t>
+      </w:r>
+      <w:r w:rsidR="00621260" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, tamanho 12, aplicando negrito apenas</w:t>
+      </w:r>
+      <w:r w:rsidR="00F4533B" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à seção “</w:t>
+      </w:r>
+      <w:r w:rsidR="00F4533B" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CONCLUSÃO”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Não</w:t>
+      </w:r>
+      <w:r w:rsidR="00621260" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inserir numeração antes </w:t>
+      </w:r>
+      <w:r w:rsidR="00F4533B" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>das seçõe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s, como, por exemplo: “</w:t>
+      </w:r>
+      <w:r w:rsidR="00F4533B" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F4533B" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CONCLUSÃO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_7qa129nrj3g9" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="088DFE69" w14:textId="7C23274E" w:rsidR="001314EB" w:rsidRPr="00D3316A" w:rsidRDefault="001314EB" w:rsidP="00281F68">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FINANCIAMENTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="071B9865" w14:textId="77777777" w:rsidR="00CF5639" w:rsidRPr="00D3316A" w:rsidRDefault="001314EB" w:rsidP="00CF5639">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Inserir informações pertinentes a esta seção.</w:t>
+      </w:r>
+      <w:r w:rsidR="001501AD" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Informar a fonte de financiamento ou declarar: “Os autores declaram não haver financiamento”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="620527D7" w14:textId="1B7F8B9C" w:rsidR="00654293" w:rsidRPr="00D3316A" w:rsidRDefault="001501AD" w:rsidP="00CF5639">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exemplo de um possível financiamento: Coordenação de Aperfeiçoamento de Pessoal de Nível Superior (Capes).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B6B4122" w14:textId="77777777" w:rsidR="001314EB" w:rsidRPr="00D3316A" w:rsidRDefault="001314EB" w:rsidP="00281F68">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CONFLITO DE INTERESSES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CAE7F3C" w14:textId="161FCC04" w:rsidR="001314EB" w:rsidRPr="00D3316A" w:rsidRDefault="00342F2C" w:rsidP="00281F68">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declarar a existência ou inexistência de conflitos de interesse. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D53D804" w14:textId="08F43EA6" w:rsidR="001314EB" w:rsidRPr="00D3316A" w:rsidRDefault="001314EB" w:rsidP="00281F68">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CONTRIBUIÇÃO DOS AUTORES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="783D3E8A" w14:textId="472B92C0" w:rsidR="00C25A91" w:rsidRPr="00D3316A" w:rsidRDefault="00C25A91" w:rsidP="00281F68">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Descrever a contribuição específica de cada autor, conforme as diretrizes do ICMJE</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF73E9" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> disponível em</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17EF2" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C17EF2" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C17EF2" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.icmje.org/recommendations/browse/"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C17EF2" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00C17EF2" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C17EF2" w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.icmje.org/recommendations/browse/ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75B0C341" w14:textId="35026E66" w:rsidR="00390DDF" w:rsidRPr="00483E34" w:rsidRDefault="00C17EF2" w:rsidP="00281F68">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D3316A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="002B36B6" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>REFERÊNCIAS</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_zc733aydhs7q" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="0C4DBE80" w14:textId="48334CDA" w:rsidR="007603A0" w:rsidRPr="00483E34" w:rsidRDefault="00A21662" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fonte </w:t>
+      </w:r>
+      <w:r w:rsidR="002E7D08" w:rsidRPr="00D268E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r w:rsidR="00041B2B" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, tamanho 10,</w:t>
+      </w:r>
+      <w:r w:rsidR="007603A0" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> espaçamento</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre linhas</w:t>
+      </w:r>
+      <w:r w:rsidR="007603A0" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> simples, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="007603A0" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>linha</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">da </w:t>
+      </w:r>
+      <w:r w:rsidR="007603A0" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>à esquerda, sem parágrafos ou recuos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74565AB6" w14:textId="77777777" w:rsidR="00A21662" w:rsidRPr="00483E34" w:rsidRDefault="00A21662" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55810959" w14:textId="306F22D5" w:rsidR="00390DDF" w:rsidRPr="00483E34" w:rsidRDefault="00390DDF" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>As referências devem ser apresentadas conforme o estilo Vancouver,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A21662" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> organizadas em ordem numérica conforme a sequência em que aparecem no texto, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>numeradas de acordo com a ordem de citação no texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00A21662" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00086B6F" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>— e não em ordem alfabética</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Exemplo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DBC6982" w14:textId="77777777" w:rsidR="00A21662" w:rsidRPr="00483E34" w:rsidRDefault="00A21662" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C4B5C2E" w14:textId="77777777" w:rsidR="00390DDF" w:rsidRPr="00483E34" w:rsidRDefault="00390DDF" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. World Health </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Organization</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hidden </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>cities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>unmasking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>overcoming</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>health</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>inequities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>urban</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> settings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Geneva: WHO; 2010.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7950C91E" w14:textId="77777777" w:rsidR="00390DDF" w:rsidRPr="00483E34" w:rsidRDefault="00390DDF" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10EB329E" w14:textId="77777777" w:rsidR="00172F02" w:rsidRPr="00483E34" w:rsidRDefault="00390DDF" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Florindo AA, Teixeira IP, Barrozo LV, et al. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Built</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>environments</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>physical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>activity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Health</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. 2023;7(1):137-47.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC57424" w14:textId="77777777" w:rsidR="00693702" w:rsidRPr="00483E34" w:rsidRDefault="00693702" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4317F6BB" w14:textId="219E9ACE" w:rsidR="00172F02" w:rsidRPr="00483E34" w:rsidRDefault="00172F02" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09613D67" w14:textId="0E730D93" w:rsidR="00172F02" w:rsidRPr="00483E34" w:rsidRDefault="004D30A1" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exemplos de estrutura das </w:t>
+      </w:r>
+      <w:r w:rsidR="006851A9" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>referências</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> em:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB3CAB7" w14:textId="77777777" w:rsidR="004D30A1" w:rsidRPr="00483E34" w:rsidRDefault="004D30A1" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="727D473F" w14:textId="5AA136C2" w:rsidR="00172F02" w:rsidRPr="00483E34" w:rsidRDefault="004D30A1" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00172F02" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ARTIGO DE PERIÓDICO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B2329E2" w14:textId="52399ACB" w:rsidR="00172F02" w:rsidRPr="00483E34" w:rsidRDefault="00172F02" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F0A8F75" w14:textId="77777777" w:rsidR="00172F02" w:rsidRPr="00483E34" w:rsidRDefault="00172F02" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autor(es). Título do artigo. Título abreviado do periódico. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ano;volume</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(número):páginas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="732E3280" w14:textId="5CA59671" w:rsidR="00172F02" w:rsidRPr="00483E34" w:rsidRDefault="00172F02" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10F92FE3" w14:textId="03B30F1A" w:rsidR="00172F02" w:rsidRPr="00483E34" w:rsidRDefault="00172F02" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Exemplo</w:t>
+      </w:r>
+      <w:r w:rsidR="004D30A1" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="004D30A1" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yetisen AK. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nanotechnology</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>textiles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. ACS Nano. 2016;10(3):3042-68. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12E3ED4A" w14:textId="77777777" w:rsidR="00C41D5B" w:rsidRPr="00483E34" w:rsidRDefault="00C41D5B" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="519450BA" w14:textId="41E57F41" w:rsidR="00481F74" w:rsidRPr="00483E34" w:rsidRDefault="0032799D" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1.1 NO VANCOUVER, AS AUTORIAS SÃO ABREVIADAS:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="644B6C2C" w14:textId="77777777" w:rsidR="00A21662" w:rsidRPr="00483E34" w:rsidRDefault="00A21662" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41E9D240" w14:textId="77777777" w:rsidR="00481F74" w:rsidRPr="00483E34" w:rsidRDefault="00481F74" w:rsidP="00A21662">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sobrenome vem primeiro; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4233C38E" w14:textId="77777777" w:rsidR="00481F74" w:rsidRPr="00483E34" w:rsidRDefault="00481F74" w:rsidP="00A21662">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prenomes aparecem apenas com iniciais; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56E2046A" w14:textId="77777777" w:rsidR="00481F74" w:rsidRPr="00483E34" w:rsidRDefault="00481F74" w:rsidP="00A21662">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">geralmente sem ponto entre iniciais. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E188B10" w14:textId="77777777" w:rsidR="00A21662" w:rsidRPr="00483E34" w:rsidRDefault="00A21662" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65FA6227" w14:textId="3C7C3301" w:rsidR="00481F74" w:rsidRPr="00483E34" w:rsidRDefault="00481F74" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Exemplo:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Silva JC </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F88B816" w14:textId="77777777" w:rsidR="00A21662" w:rsidRPr="00483E34" w:rsidRDefault="00A21662" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68658D1E" w14:textId="3E22E397" w:rsidR="00481F74" w:rsidRPr="00483E34" w:rsidRDefault="00A21662" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1.2 OS TÍTULOS DE PERIÓDICOS TAMBÉM SÃO ABREVIADOS. ELES APARECEREM ABREVIADOS CONFORME O PADRÃO INDEX MEDICUS/PUBMED.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="234219AA" w14:textId="77777777" w:rsidR="00A21662" w:rsidRPr="00483E34" w:rsidRDefault="00A21662" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AE3B901" w14:textId="153B6944" w:rsidR="00481F74" w:rsidRPr="00483E34" w:rsidRDefault="00481F74" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Exemplo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4949B7F0" w14:textId="77777777" w:rsidR="00A21662" w:rsidRPr="00483E34" w:rsidRDefault="00A21662" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D3D0D91" w14:textId="77777777" w:rsidR="00481F74" w:rsidRPr="00483E34" w:rsidRDefault="00481F74" w:rsidP="00A21662">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Antimicrobial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Chemotherapy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">fica: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A3E41FA" w14:textId="77777777" w:rsidR="00481F74" w:rsidRPr="00483E34" w:rsidRDefault="00481F74" w:rsidP="00A21662">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">J </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Antimicrob</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Chemother</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="39E8646F" w14:textId="77777777" w:rsidR="00A21662" w:rsidRPr="00483E34" w:rsidRDefault="00A21662" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79625EFC" w14:textId="0AD3187D" w:rsidR="00C41D5B" w:rsidRPr="00483E34" w:rsidRDefault="00A21662" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1.3 QUANTO AO USO DA EXPRESSÃO LATINA ET AL., NO PADRÃO VANCOUVER:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="623B0EED" w14:textId="77777777" w:rsidR="00A21662" w:rsidRPr="00483E34" w:rsidRDefault="00A21662" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DE2D358" w14:textId="77777777" w:rsidR="00C41D5B" w:rsidRPr="00483E34" w:rsidRDefault="00C41D5B" w:rsidP="00A21662">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">listam-se até 6 autores; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11D2C318" w14:textId="77777777" w:rsidR="00C41D5B" w:rsidRPr="00483E34" w:rsidRDefault="00C41D5B" w:rsidP="00A21662">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se houver mais de 6, colocam-se os 6 primeiros seguidos de “et al.”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D932750" w14:textId="77777777" w:rsidR="00C41D5B" w:rsidRPr="00483E34" w:rsidRDefault="00C41D5B" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Portanto:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71581FB8" w14:textId="77777777" w:rsidR="00C41D5B" w:rsidRPr="00483E34" w:rsidRDefault="00C41D5B" w:rsidP="00A21662">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se o artigo tiver até 6 autores, todos devem ser informados; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC5D91E" w14:textId="77777777" w:rsidR="00C41D5B" w:rsidRPr="00483E34" w:rsidRDefault="00C41D5B" w:rsidP="00A21662">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>se tiver mais de 6, a referência está correta com “et al.”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="591EEAF6" w14:textId="77777777" w:rsidR="00A21662" w:rsidRPr="00483E34" w:rsidRDefault="00A21662" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B0F6A00" w14:textId="7A38338F" w:rsidR="00C41D5B" w:rsidRPr="00483E34" w:rsidRDefault="00481F74" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Exemplo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396C0509" w14:textId="77777777" w:rsidR="00481F74" w:rsidRPr="00483E34" w:rsidRDefault="00481F74" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B7A91A1" w14:textId="000A0709" w:rsidR="00C41D5B" w:rsidRPr="00483E34" w:rsidRDefault="00481F74" w:rsidP="00A21662">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C41D5B" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Abbaszadegan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C41D5B" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C41D5B" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ghahramani</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C41D5B" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Y, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C41D5B" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gholami</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C41D5B" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A, et al. The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C41D5B" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>effect</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C41D5B" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C41D5B" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C41D5B" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> charge </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C41D5B" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C41D5B" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C41D5B" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C41D5B" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> surface </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C41D5B" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C41D5B" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C41D5B" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>silver</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C41D5B" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C41D5B" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nanoparticles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C41D5B" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C41D5B" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C41D5B" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C41D5B" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>antimicrobial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C41D5B" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C41D5B" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>activity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C41D5B" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C41D5B" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>against</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C41D5B" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C41D5B" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>gram-positive</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C41D5B" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C41D5B" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C41D5B" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C41D5B" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>gram-negative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C41D5B" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C41D5B" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>bacteria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C41D5B" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. J </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C41D5B" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nanomater</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C41D5B" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C41D5B" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2015;2015:720654</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C41D5B" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42AED7E7" w14:textId="57896370" w:rsidR="00172F02" w:rsidRPr="00483E34" w:rsidRDefault="00172F02" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="489D9AD9" w14:textId="3B176D61" w:rsidR="00172F02" w:rsidRPr="00483E34" w:rsidRDefault="004D30A1" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="00172F02" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ARTIGO COM DOI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B7B8339" w14:textId="77777777" w:rsidR="006851A9" w:rsidRPr="00483E34" w:rsidRDefault="006851A9" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D58AD62" w14:textId="0DC6607A" w:rsidR="00172F02" w:rsidRPr="00483E34" w:rsidRDefault="00172F02" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Exemplo</w:t>
+      </w:r>
+      <w:r w:rsidR="004D30A1" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="006851A9" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Andrews JM. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>minimum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>inhibitory</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>concentrations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. J </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Antimicrob</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Chemother</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2001;48 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Suppl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1:5-16. doi:10.1093/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>jac</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/dkf083. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E007F4A" w14:textId="4CB8993A" w:rsidR="00172F02" w:rsidRPr="00483E34" w:rsidRDefault="00172F02" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C038480" w14:textId="7C103817" w:rsidR="00172F02" w:rsidRPr="00483E34" w:rsidRDefault="00086B6F" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00172F02" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>LIVRO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0861210D" w14:textId="77777777" w:rsidR="006851A9" w:rsidRPr="00483E34" w:rsidRDefault="006851A9" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DFF0DE0" w14:textId="77777777" w:rsidR="00172F02" w:rsidRPr="00483E34" w:rsidRDefault="00172F02" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Autor(es). Título do livro. Edição. Cidade: Editora; ano.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC40905" w14:textId="60DB223B" w:rsidR="00172F02" w:rsidRPr="00483E34" w:rsidRDefault="00172F02" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64C270BF" w14:textId="61B0C7C7" w:rsidR="00172F02" w:rsidRPr="00483E34" w:rsidRDefault="00172F02" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Exemplo</w:t>
+      </w:r>
+      <w:r w:rsidR="006851A9" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="006851A9" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nonaka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Takeuchi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> H. The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>knowledge-creating</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>company</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. New York: Oxford </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Press; 1997. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="126C2F13" w14:textId="51BD1B4E" w:rsidR="00172F02" w:rsidRPr="00483E34" w:rsidRDefault="00172F02" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B569DA7" w14:textId="7D566C79" w:rsidR="00172F02" w:rsidRPr="00483E34" w:rsidRDefault="00086B6F" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidR="00172F02" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>CAPÍTULO DE LIVRO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EB00E3" w14:textId="56D6F38A" w:rsidR="00172F02" w:rsidRPr="00483E34" w:rsidRDefault="00172F02" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="668DC98C" w14:textId="77777777" w:rsidR="00172F02" w:rsidRPr="00483E34" w:rsidRDefault="00172F02" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autor do capítulo. Título do capítulo. In: Editor(es). Título do livro. Cidade: Editora; ano. p. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>xx-xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6879EBD4" w14:textId="5ECD726D" w:rsidR="00172F02" w:rsidRPr="00483E34" w:rsidRDefault="00172F02" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D56BAF4" w14:textId="30DE4072" w:rsidR="00172F02" w:rsidRPr="00483E34" w:rsidRDefault="00172F02" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Exemplo</w:t>
+      </w:r>
+      <w:r w:rsidR="006851A9" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="006851A9" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Parvej</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MS, Khan MI, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Hossain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MK. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Preparation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nanoparticle-based</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>polymer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>composites</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nanoparticle-based</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>polymer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>composites</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Amsterdam: Elsevier; 2022. p. 55-94. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="034F252B" w14:textId="0AAB9971" w:rsidR="00172F02" w:rsidRPr="00483E34" w:rsidRDefault="00172F02" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E51A649" w14:textId="79581F1B" w:rsidR="00172F02" w:rsidRPr="00483E34" w:rsidRDefault="00086B6F" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidR="00172F02" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>TESE OU DISSERTAÇÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="185097E3" w14:textId="77777777" w:rsidR="006851A9" w:rsidRPr="00483E34" w:rsidRDefault="006851A9" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54C44AE3" w14:textId="117C8B25" w:rsidR="00172F02" w:rsidRPr="00483E34" w:rsidRDefault="00172F02" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Exemplo</w:t>
+      </w:r>
+      <w:r w:rsidR="006851A9" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="006851A9" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Silva PCR. A relação entre o capital psicológico positivo e o bem-estar [dissertação]. Algarve: Universidade do Algarve; 2019. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0979D630" w14:textId="742A2F5B" w:rsidR="00172F02" w:rsidRPr="00483E34" w:rsidRDefault="00172F02" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="221A9C3F" w14:textId="33D7CE22" w:rsidR="00172F02" w:rsidRPr="00483E34" w:rsidRDefault="00086B6F" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidR="00172F02" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SITE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71E8E830" w14:textId="3B85B2F5" w:rsidR="00172F02" w:rsidRPr="00483E34" w:rsidRDefault="00172F02" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F206856" w14:textId="77777777" w:rsidR="00172F02" w:rsidRPr="00483E34" w:rsidRDefault="00172F02" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Autor/entidade. Título [Internet]. Ano [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>cited</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ano mês dia]. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Available</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: URL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694F581F" w14:textId="1167B5D1" w:rsidR="00172F02" w:rsidRPr="00483E34" w:rsidRDefault="00172F02" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24176B15" w14:textId="3D9B53FD" w:rsidR="00390DDF" w:rsidRPr="00483E34" w:rsidRDefault="00172F02" w:rsidP="00A21662">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Exemplo</w:t>
+      </w:r>
+      <w:r w:rsidR="006851A9" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="006851A9" w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">World Health </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Organization</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Antimicrobial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>resistance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Internet]. 2024 [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>cited</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sep</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10]. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Available</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:tgtFrame="_new" w:history="1">
+        <w:r w:rsidRPr="00483E34">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.who.int</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00483E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="600D4FB6" w14:textId="3F356D24" w:rsidR="00D92706" w:rsidRPr="00483E34" w:rsidRDefault="00D92706" w:rsidP="00A658E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00D92706" w:rsidRPr="00483E34" w:rsidSect="008345E1">
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:pgSz w:w="11909" w:h="16834"/>
+      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="720" w:footer="510" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2CB0B683" w14:textId="77777777" w:rsidR="00844B43" w:rsidRDefault="00844B43">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1AB41766" w14:textId="77777777" w:rsidR="00844B43" w:rsidRDefault="00844B43">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:font w:name="Arial"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Quattrocento Sans">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000BF" w:usb1="4000005B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="318685EA" w14:textId="2CB6FFFC" w:rsidR="000139CF" w:rsidRPr="00483E34" w:rsidRDefault="000139CF" w:rsidP="000139CF">
     <w:pPr>
-      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="100" w:after="200" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
-      <w:rPr/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidRPr="00483E34">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Revista Inova Saúde, Criciúma, v. x, n. x, ano</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+  <w:p w14:paraId="43FE2603" w14:textId="77777777" w:rsidR="00D92706" w:rsidRDefault="00844B43">
     <w:pPr>
-      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:rPr/>
+      <w:jc w:val="right"/>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
     </w:r>
-  </w:p>
-[...9 lines deleted...]
-      </w:rPr>
+    <w:r>
+      <w:instrText>PAGE</w:instrText>
     </w:r>
-  </w:p>
-[...12 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      <w:t xml:space="preserve">                                                                                                                                          </w:t>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      <w:fldChar w:fldCharType="separate"/>
+    <w:r>
       <w:fldChar w:fldCharType="end"/>
-    </w:r>
-[...18 lines deleted...]
-      </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="576A7C5D" w14:textId="1EA41564" w:rsidR="006D300E" w:rsidRPr="00922EBB" w:rsidRDefault="006D300E" w:rsidP="007B1E98">
     <w:pPr>
-      <w:jc w:val="right"/>
-      <w:rPr/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-      <w:rPr/>
+    <w:r w:rsidRPr="00922EBB">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Revista Inova Saúde, Criciúma, v. x, n. x, ano</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6CE1994C" w14:textId="42716516" w:rsidR="007B1E98" w:rsidRPr="00CE2976" w:rsidRDefault="007B1E98" w:rsidP="007B1E98">
+    <w:pPr>
+      <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="133FE166" wp14:editId="468D0C3E">
+          <wp:extent cx="814614" cy="285115"/>
+          <wp:effectExtent l="0" t="0" r="5080" b="635"/>
+          <wp:docPr id="2" name="Imagem 2">
+            <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId1"/>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2" name="Imagem 2">
+                    <a:hlinkClick r:id="rId1"/>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="814614" cy="285115"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="248A4BB9" w14:textId="77777777" w:rsidR="00D92706" w:rsidRDefault="00844B43">
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve">                                                                                                                                          </w:t>
+    </w:r>
+    <w:r>
       <w:fldChar w:fldCharType="begin"/>
-      <w:instrText xml:space="preserve">PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
       <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
       <w:fldChar w:fldCharType="end"/>
-    </w:r>
-[...3 lines deleted...]
-      </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="46242A47" w14:textId="77777777" w:rsidR="009B7134" w:rsidRPr="00483E34" w:rsidRDefault="009B7134" w:rsidP="000139CF">
     <w:pPr>
-      <w:rPr>
-        <w:b w:val="1"/>
+      <w:spacing w:before="100" w:after="200" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidRPr="00483E34">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Revista Inova Saúde, Criciúma, v. x, n. x, ano</w:t>
     </w:r>
   </w:p>
-</w:hdr>
+  <w:p w14:paraId="7476BD88" w14:textId="77777777" w:rsidR="009B7134" w:rsidRDefault="009B7134">
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="602D7E47" w14:textId="77777777" w:rsidR="009B7134" w:rsidRPr="00922EBB" w:rsidRDefault="009B7134" w:rsidP="007B1E98">
     <w:pPr>
-      <w:spacing w:after="200" w:before="100" w:lineRule="auto"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00922EBB">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Revista Inova Saúde, Criciúma, v. x, n. x, ano</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4C52408F" w14:textId="77777777" w:rsidR="009B7134" w:rsidRPr="00CE2976" w:rsidRDefault="009B7134" w:rsidP="007B1E98">
+    <w:pPr>
+      <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74F14B8D" wp14:editId="67EC4573">
+          <wp:extent cx="814614" cy="285115"/>
+          <wp:effectExtent l="0" t="0" r="5080" b="635"/>
+          <wp:docPr id="1" name="Imagem 1">
+            <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId1"/>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2" name="Imagem 2">
+                    <a:hlinkClick r:id="rId1"/>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="814614" cy="285115"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="0A8394D4" w14:textId="77777777" w:rsidR="009B7134" w:rsidRDefault="009B7134">
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve">                                                                                                                                          </w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1E07BCF4" w14:textId="77777777" w:rsidR="00844B43" w:rsidRDefault="00844B43">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="599D2431" w14:textId="77777777" w:rsidR="00844B43" w:rsidRDefault="00844B43">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="09C01643" w14:textId="397A713B" w:rsidR="001043C4" w:rsidRDefault="00AD6DE6">
+    <w:pPr>
+      <w:spacing w:before="100" w:after="200"/>
       <w:ind w:right="20"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:color w:val="a6a6a6"/>
+        <w:b/>
+        <w:color w:val="A6A6A6"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-        <w:color w:val="a6a6a6"/>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="A6A6A6"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
-        <w:rtl w:val="0"/>
-[...1 lines deleted...]
-      <w:t xml:space="preserve">Revista Inova Saúde, Criciúma, vol. x  n. x  ISSN 2317-2460</w:t>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2956C9AA" wp14:editId="74A9296E">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>652145</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-352425</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="4286250" cy="1427480"/>
+          <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="3" name="Imagem 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="3" name="Imagem 3"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="4286250" cy="1427480"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+  <w:p w14:paraId="37CDAD18" w14:textId="37D4DD1F" w:rsidR="001043C4" w:rsidRDefault="001043C4">
     <w:pPr>
-      <w:rPr>
-[...79 lines deleted...]
-        <w:color w:val="a6a6a6"/>
+      <w:spacing w:before="100" w:after="200"/>
+      <w:ind w:right="20"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A6A6A6"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-        <w:rtl w:val="0"/>
+  </w:p>
+  <w:p w14:paraId="2161FED8" w14:textId="77777777" w:rsidR="00AD6DE6" w:rsidRDefault="00AD6DE6" w:rsidP="00AD6DE6">
+    <w:pPr>
+      <w:spacing w:before="100" w:after="200"/>
+      <w:ind w:right="20"/>
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A6A6A6"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="3CD181F9" w14:textId="77777777" w:rsidR="00AD6DE6" w:rsidRDefault="00AD6DE6" w:rsidP="00AD6DE6">
+    <w:pPr>
+      <w:spacing w:before="100" w:after="200"/>
+      <w:ind w:right="20"/>
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A6A6A6"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="716F0AF6" w14:textId="477A6069" w:rsidR="00773E8F" w:rsidRPr="00125EE6" w:rsidRDefault="002E2D48" w:rsidP="00AD6DE6">
+    <w:pPr>
+      <w:spacing w:before="100" w:after="200"/>
+      <w:ind w:right="20"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:color w:val="6FA8DC"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00125EE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:color w:val="6FA8DC"/>
       </w:rPr>
       <w:t xml:space="preserve">EDIÇÃO </w:t>
-    </w:r>
-[...3 lines deleted...]
-      </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00AF5F28"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AFCCBDD8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07951638"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="50B6CE3C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07DA62F9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8270A116"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E9D3DDF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D832ACBC"/>
+    <w:lvl w:ilvl="0" w:tplc="04160001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16723782"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8F4258E6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="195349EA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9AA2E4F8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28E34E78"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3B78B616"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34D917EF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DD7C89EA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A562538"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="00EA5900"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3ACE2D97"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="49B661B2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D7A1F2C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E2486DD6"/>
+    <w:lvl w:ilvl="0" w:tplc="04160001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="414233C8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="559000BA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45157258"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FA82E08A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46915F94"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0464DBB6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48DF5301"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="183E56D2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49F047CB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0BEE2424"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B8D183E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7004C7D6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CF3589F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3E54756C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CFB79FA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A31E5A26"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53EB1D3E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FD9A9982"/>
+    <w:lvl w:ilvl="0" w:tplc="04160001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="571B5F8B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="35C41FEC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CA60CAE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C23E6748"/>
+    <w:lvl w:ilvl="0" w:tplc="04160001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D14166A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="50AEA45C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61B23FF4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5FE2C634"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62744E50"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1362DE20"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="631D2942"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0360D8FA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65A65259"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C9BA818E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72591D6E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6E30A618"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="741768C6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A8DC6E18"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A666FD4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F1C49A52"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E723F5A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="61906DDC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="272439006">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1732846332">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1969965737">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="846483172">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1127813424">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="960578744">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2065325445">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="70391496">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="184639810">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="2115437133">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="988901528">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="2069304622">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="389159877">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="811024337">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1213885308">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1599604401">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="268705257">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="957756801">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1273972996">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="27879064">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1248032611">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1837767946">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1319457208">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="727460610">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1726950372">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1472554230">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="933129296">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1458177449">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="944772797">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="2057000816">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1751850217">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="36865"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00D92706"/>
+    <w:rsid w:val="0000403D"/>
+    <w:rsid w:val="00004424"/>
+    <w:rsid w:val="000139CF"/>
+    <w:rsid w:val="000230C9"/>
+    <w:rsid w:val="00041B2B"/>
+    <w:rsid w:val="00044643"/>
+    <w:rsid w:val="00063924"/>
+    <w:rsid w:val="00086B6F"/>
+    <w:rsid w:val="00090975"/>
+    <w:rsid w:val="000D0DF0"/>
+    <w:rsid w:val="000E3984"/>
+    <w:rsid w:val="00100E1D"/>
+    <w:rsid w:val="001043C4"/>
+    <w:rsid w:val="00117086"/>
+    <w:rsid w:val="00125EE6"/>
+    <w:rsid w:val="001314EB"/>
+    <w:rsid w:val="00147EBB"/>
+    <w:rsid w:val="001501AD"/>
+    <w:rsid w:val="0015097D"/>
+    <w:rsid w:val="00161E49"/>
+    <w:rsid w:val="00167CA2"/>
+    <w:rsid w:val="00172F02"/>
+    <w:rsid w:val="00186485"/>
+    <w:rsid w:val="001955D5"/>
+    <w:rsid w:val="001A0037"/>
+    <w:rsid w:val="001A152F"/>
+    <w:rsid w:val="001A6BE3"/>
+    <w:rsid w:val="001C3595"/>
+    <w:rsid w:val="001C7E77"/>
+    <w:rsid w:val="002007F6"/>
+    <w:rsid w:val="002024CC"/>
+    <w:rsid w:val="00220EA8"/>
+    <w:rsid w:val="002229DD"/>
+    <w:rsid w:val="0024705F"/>
+    <w:rsid w:val="00251871"/>
+    <w:rsid w:val="002633E8"/>
+    <w:rsid w:val="00276901"/>
+    <w:rsid w:val="00277CA6"/>
+    <w:rsid w:val="0028082D"/>
+    <w:rsid w:val="00281F68"/>
+    <w:rsid w:val="00284E96"/>
+    <w:rsid w:val="00286CEB"/>
+    <w:rsid w:val="002A2685"/>
+    <w:rsid w:val="002B36B6"/>
+    <w:rsid w:val="002B402D"/>
+    <w:rsid w:val="002B64D9"/>
+    <w:rsid w:val="002B6638"/>
+    <w:rsid w:val="002D58F5"/>
+    <w:rsid w:val="002E2D48"/>
+    <w:rsid w:val="002E76F2"/>
+    <w:rsid w:val="002E7D08"/>
+    <w:rsid w:val="002F4E20"/>
+    <w:rsid w:val="00302CC6"/>
+    <w:rsid w:val="0031001F"/>
+    <w:rsid w:val="00326265"/>
+    <w:rsid w:val="0032799D"/>
+    <w:rsid w:val="00333738"/>
+    <w:rsid w:val="00333CBF"/>
+    <w:rsid w:val="00337D4A"/>
+    <w:rsid w:val="00342F2C"/>
+    <w:rsid w:val="00354BDC"/>
+    <w:rsid w:val="00357850"/>
+    <w:rsid w:val="00357BB6"/>
+    <w:rsid w:val="00362B7F"/>
+    <w:rsid w:val="00367A54"/>
+    <w:rsid w:val="00370249"/>
+    <w:rsid w:val="00390DDF"/>
+    <w:rsid w:val="00394FD4"/>
+    <w:rsid w:val="0039672C"/>
+    <w:rsid w:val="003A35CE"/>
+    <w:rsid w:val="003C7D74"/>
+    <w:rsid w:val="003D28FE"/>
+    <w:rsid w:val="003F1D9D"/>
+    <w:rsid w:val="00403DA6"/>
+    <w:rsid w:val="00404937"/>
+    <w:rsid w:val="00421DAB"/>
+    <w:rsid w:val="0044483D"/>
+    <w:rsid w:val="0044511D"/>
+    <w:rsid w:val="00452571"/>
+    <w:rsid w:val="004667A1"/>
+    <w:rsid w:val="00477775"/>
+    <w:rsid w:val="00480BC2"/>
+    <w:rsid w:val="00481F74"/>
+    <w:rsid w:val="00483E34"/>
+    <w:rsid w:val="004870EE"/>
+    <w:rsid w:val="004879AE"/>
+    <w:rsid w:val="004A3740"/>
+    <w:rsid w:val="004C6011"/>
+    <w:rsid w:val="004D30A1"/>
+    <w:rsid w:val="004D46BA"/>
+    <w:rsid w:val="004E4A07"/>
+    <w:rsid w:val="004F1485"/>
+    <w:rsid w:val="005006BB"/>
+    <w:rsid w:val="00507101"/>
+    <w:rsid w:val="005135B7"/>
+    <w:rsid w:val="005330D7"/>
+    <w:rsid w:val="005479C6"/>
+    <w:rsid w:val="005C22DF"/>
+    <w:rsid w:val="005D1F85"/>
+    <w:rsid w:val="005D271C"/>
+    <w:rsid w:val="005E1425"/>
+    <w:rsid w:val="005F2D4B"/>
+    <w:rsid w:val="005F7D43"/>
+    <w:rsid w:val="00621260"/>
+    <w:rsid w:val="006310DC"/>
+    <w:rsid w:val="00634763"/>
+    <w:rsid w:val="00640454"/>
+    <w:rsid w:val="0064551B"/>
+    <w:rsid w:val="006455E3"/>
+    <w:rsid w:val="00654293"/>
+    <w:rsid w:val="00660496"/>
+    <w:rsid w:val="006851A9"/>
+    <w:rsid w:val="00692CAE"/>
+    <w:rsid w:val="00693702"/>
+    <w:rsid w:val="006B2282"/>
+    <w:rsid w:val="006C18F7"/>
+    <w:rsid w:val="006D0855"/>
+    <w:rsid w:val="006D300E"/>
+    <w:rsid w:val="006D4A66"/>
+    <w:rsid w:val="006E1F41"/>
+    <w:rsid w:val="0070302D"/>
+    <w:rsid w:val="00705DF5"/>
+    <w:rsid w:val="00740720"/>
+    <w:rsid w:val="00755D67"/>
+    <w:rsid w:val="00757066"/>
+    <w:rsid w:val="007603A0"/>
+    <w:rsid w:val="0076175C"/>
+    <w:rsid w:val="007632DC"/>
+    <w:rsid w:val="00765022"/>
+    <w:rsid w:val="00773E8F"/>
+    <w:rsid w:val="00796F5C"/>
+    <w:rsid w:val="007A3C13"/>
+    <w:rsid w:val="007B1E79"/>
+    <w:rsid w:val="007B1E98"/>
+    <w:rsid w:val="007C1DB5"/>
+    <w:rsid w:val="007D0B14"/>
+    <w:rsid w:val="007D4B98"/>
+    <w:rsid w:val="007D4C86"/>
+    <w:rsid w:val="007F3592"/>
+    <w:rsid w:val="0080318D"/>
+    <w:rsid w:val="008071A7"/>
+    <w:rsid w:val="00814C1B"/>
+    <w:rsid w:val="008345E1"/>
+    <w:rsid w:val="00844B43"/>
+    <w:rsid w:val="008961D1"/>
+    <w:rsid w:val="008A51B3"/>
+    <w:rsid w:val="008B0490"/>
+    <w:rsid w:val="008C302A"/>
+    <w:rsid w:val="008E062D"/>
+    <w:rsid w:val="00904158"/>
+    <w:rsid w:val="00922EBB"/>
+    <w:rsid w:val="00941038"/>
+    <w:rsid w:val="009A6304"/>
+    <w:rsid w:val="009B2042"/>
+    <w:rsid w:val="009B7134"/>
+    <w:rsid w:val="009D187C"/>
+    <w:rsid w:val="00A00038"/>
+    <w:rsid w:val="00A155F6"/>
+    <w:rsid w:val="00A210BA"/>
+    <w:rsid w:val="00A21662"/>
+    <w:rsid w:val="00A34B96"/>
+    <w:rsid w:val="00A42645"/>
+    <w:rsid w:val="00A50A6C"/>
+    <w:rsid w:val="00A53D3A"/>
+    <w:rsid w:val="00A6308B"/>
+    <w:rsid w:val="00A658E0"/>
+    <w:rsid w:val="00A70BCC"/>
+    <w:rsid w:val="00AA5A7F"/>
+    <w:rsid w:val="00AA5FEB"/>
+    <w:rsid w:val="00AC30D7"/>
+    <w:rsid w:val="00AD6DE6"/>
+    <w:rsid w:val="00AE4E52"/>
+    <w:rsid w:val="00AE5AF5"/>
+    <w:rsid w:val="00AF4DC6"/>
+    <w:rsid w:val="00B0386F"/>
+    <w:rsid w:val="00B65FCB"/>
+    <w:rsid w:val="00B83F2F"/>
+    <w:rsid w:val="00B8702E"/>
+    <w:rsid w:val="00BA666A"/>
+    <w:rsid w:val="00BD17F9"/>
+    <w:rsid w:val="00BE5F45"/>
+    <w:rsid w:val="00BF095B"/>
+    <w:rsid w:val="00BF73E9"/>
+    <w:rsid w:val="00C17EF2"/>
+    <w:rsid w:val="00C22B26"/>
+    <w:rsid w:val="00C24F42"/>
+    <w:rsid w:val="00C25A91"/>
+    <w:rsid w:val="00C40F9D"/>
+    <w:rsid w:val="00C411AF"/>
+    <w:rsid w:val="00C41D5B"/>
+    <w:rsid w:val="00C46B19"/>
+    <w:rsid w:val="00C527C2"/>
+    <w:rsid w:val="00C61E2E"/>
+    <w:rsid w:val="00C71F1A"/>
+    <w:rsid w:val="00C848D1"/>
+    <w:rsid w:val="00C84BA8"/>
+    <w:rsid w:val="00CA7271"/>
+    <w:rsid w:val="00CB38F6"/>
+    <w:rsid w:val="00CC4116"/>
+    <w:rsid w:val="00CE2976"/>
+    <w:rsid w:val="00CF416F"/>
+    <w:rsid w:val="00CF5639"/>
+    <w:rsid w:val="00D268E5"/>
+    <w:rsid w:val="00D32640"/>
+    <w:rsid w:val="00D32A4D"/>
+    <w:rsid w:val="00D3316A"/>
+    <w:rsid w:val="00D572B1"/>
+    <w:rsid w:val="00D62579"/>
+    <w:rsid w:val="00D80139"/>
+    <w:rsid w:val="00D92706"/>
+    <w:rsid w:val="00DB5A19"/>
+    <w:rsid w:val="00DE4457"/>
+    <w:rsid w:val="00DE6BC3"/>
+    <w:rsid w:val="00E27907"/>
+    <w:rsid w:val="00E36F48"/>
+    <w:rsid w:val="00E401BB"/>
+    <w:rsid w:val="00E46E46"/>
+    <w:rsid w:val="00E605D4"/>
+    <w:rsid w:val="00E63BA7"/>
+    <w:rsid w:val="00E66C06"/>
+    <w:rsid w:val="00E84454"/>
+    <w:rsid w:val="00E9215A"/>
+    <w:rsid w:val="00E9443E"/>
+    <w:rsid w:val="00EA0798"/>
+    <w:rsid w:val="00EA5B35"/>
+    <w:rsid w:val="00EC6513"/>
+    <w:rsid w:val="00EC7044"/>
+    <w:rsid w:val="00ED2CED"/>
+    <w:rsid w:val="00EF6EEA"/>
+    <w:rsid w:val="00F13205"/>
+    <w:rsid w:val="00F13F34"/>
+    <w:rsid w:val="00F4533B"/>
+    <w:rsid w:val="00F509E5"/>
+    <w:rsid w:val="00F74347"/>
+    <w:rsid w:val="00F934BD"/>
+    <w:rsid w:val="00FA697D"/>
+    <w:rsid w:val="00FC79EF"/>
+    <w:rsid w:val="00FF4214"/>
+    <w:rsid w:val="00FF48CF"/>
+    <w:rsid w:val="00FF4E19"/>
+    <w:rsid w:val="00FF6F9D"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="36865"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="1F56A8BD"/>
+  <w15:docId w15:val="{14AAE5D2-612D-42D2-A7A0-8FDAD123DD3E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="pt_BR"/>
+        <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
-[...8 lines deleted...]
-    </w:tblPr>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:before="400" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="400" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:before="360" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="120"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="320" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
       <w:color w:val="434343"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="80"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="80"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:i w:val="1"/>
+      <w:i/>
       <w:color w:val="666666"/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="60" w:before="0" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="320" w:before="0" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="320"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-      <w:i w:val="0"/>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
-      <w:tblCellMar/>
     </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cabealho">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CabealhoChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001043C4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
+    <w:name w:val="Cabeçalho Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Cabealho"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001043C4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rodap">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="RodapChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001043C4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
+    <w:name w:val="Rodapé Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Rodap"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001043C4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FirstParagraph">
+    <w:name w:val="First Paragraph"/>
+    <w:basedOn w:val="Corpodetexto"/>
+    <w:next w:val="Corpodetexto"/>
+    <w:qFormat/>
+    <w:rsid w:val="0000403D"/>
+    <w:pPr>
+      <w:spacing w:before="180" w:after="180" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Corpodetexto">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CorpodetextoChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0000403D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CorpodetextoChar">
+    <w:name w:val="Corpo de texto Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Corpodetexto"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0000403D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodenotaderodap">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodenotaderodapChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00421DAB"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodenotaderodapChar">
+    <w:name w:val="Texto de nota de rodapé Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Textodenotaderodap"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00421DAB"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refdenotaderodap">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00421DAB"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelacomgrade">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00BE5F45"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EC6513"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="MenoPendente">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EC6513"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HiperlinkVisitado">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C17EF2"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00390DDF"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="64305327">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="92019062">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="97720968">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="163202551">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="184951071">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="590433276">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="202449597">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="720"/>
+          <w:marRight w:val="720"/>
+          <w:marTop w:val="100"/>
+          <w:marBottom w:val="100"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1194341758">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="720"/>
+          <w:marRight w:val="720"/>
+          <w:marTop w:val="100"/>
+          <w:marBottom w:val="100"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2029525384">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="720"/>
+          <w:marRight w:val="720"/>
+          <w:marTop w:val="100"/>
+          <w:marBottom w:val="100"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="363866833">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="720"/>
+          <w:marRight w:val="720"/>
+          <w:marTop w:val="100"/>
+          <w:marBottom w:val="100"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="883907084">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="936258549">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="951789079">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="281499978">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="720"/>
+          <w:marRight w:val="720"/>
+          <w:marTop w:val="100"/>
+          <w:marBottom w:val="100"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="322004226">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="720"/>
+          <w:marRight w:val="720"/>
+          <w:marTop w:val="100"/>
+          <w:marBottom w:val="100"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="777721991">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="720"/>
+          <w:marRight w:val="720"/>
+          <w:marTop w:val="100"/>
+          <w:marBottom w:val="100"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="205069887">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="720"/>
+          <w:marRight w:val="720"/>
+          <w:marTop w:val="100"/>
+          <w:marBottom w:val="100"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2045254186">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="720"/>
+          <w:marRight w:val="720"/>
+          <w:marTop w:val="100"/>
+          <w:marBottom w:val="100"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1131052184">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1417283335">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="943151723">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="720"/>
+          <w:marRight w:val="720"/>
+          <w:marTop w:val="100"/>
+          <w:marBottom w:val="100"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1789935726">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="720"/>
+          <w:marRight w:val="720"/>
+          <w:marTop w:val="100"/>
+          <w:marBottom w:val="100"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1843011516">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="720"/>
+          <w:marRight w:val="720"/>
+          <w:marTop w:val="100"/>
+          <w:marBottom w:val="100"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="28070786">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="720"/>
+          <w:marRight w:val="720"/>
+          <w:marTop w:val="100"/>
+          <w:marBottom w:val="100"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1423838883">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1610160330">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="811212941">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="720"/>
+          <w:marRight w:val="720"/>
+          <w:marTop w:val="100"/>
+          <w:marBottom w:val="100"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1267233269">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="720"/>
+          <w:marRight w:val="720"/>
+          <w:marTop w:val="100"/>
+          <w:marBottom w:val="100"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1611935308">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="720"/>
+          <w:marRight w:val="720"/>
+          <w:marTop w:val="100"/>
+          <w:marBottom w:val="100"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="924461283">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="720"/>
+          <w:marRight w:val="720"/>
+          <w:marTop w:val="100"/>
+          <w:marBottom w:val="100"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="629867145">
+          <w:blockQuote w:val="1"/>
+          <w:marLeft w:val="720"/>
+          <w:marRight w:val="720"/>
+          <w:marTop w:val="100"/>
+          <w:marBottom w:val="100"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1963537001">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2054501354">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2126920195">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+</w:webSettings>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decs.bvsalud.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://decs.bvs.br/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nlm.nih.gov/mesh/)." TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decs.bvsalud.org/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decs.bvsalud.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decs.bvsalud.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nlm.nih.gov/mesh/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2156,25 +14094,88 @@
       </a:style>
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8D676E6-B671-443A-BEB8-7B5660D5579C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>6</Pages>
+  <Words>1574</Words>
+  <Characters>8504</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>70</Lines>
+  <Paragraphs>20</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>Unesc</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>10058</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>ANA PAULA DIAS FERNANDES DE OLIVEIRA</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
+</file>